--- v0 (2026-04-05)
+++ v1 (2026-10-18)
@@ -1,169 +1,229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\LEERENT\CM_Documents\Offline Records (11)\Policy Exceptions Register\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{906F5A32-7C41-478B-99DE-5B91A1AF58E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D4B0C8DF-581D-45A9-BCA1-5F36A1DFE52A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="594" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Register" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Register!$B:$J</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Section Impacted</t>
   </si>
   <si>
     <t>Details of Variation</t>
   </si>
   <si>
     <t>Rationale</t>
   </si>
   <si>
     <t>Scope</t>
   </si>
   <si>
     <t>Variation Approval</t>
   </si>
   <si>
     <t>Policy Instrument</t>
   </si>
   <si>
     <t>Effective Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Review Date</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Policy Exceptions Register
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>This register documents any approved temporary exceptions to a Published Policy Instrument. Exceptions can only be made by the relevant Accountable Officer and must continue to meet all compliance obligations. Publication to the exceptions register must come through the Policy Team.</t>
     </r>
   </si>
+  <si>
+    <t>Assessment and Grades - Roles and Responsibilities Schedule</t>
+  </si>
+  <si>
+    <t>3.3 Head of School/College
+Point 5.</t>
+  </si>
+  <si>
+    <t>To allow timely approval of grades during peak assessment and results periods by enabling the Head of School/College to be supported by nominated delegates, while retaining overall accountability for grade approval.</t>
+  </si>
+  <si>
+    <t>Applies only to grade approval activities
+Delegates must be appropriately qualified and authorised
+Responsibility and accountability remain with the Head of School/College
+The Grades Procedure and all compliance obligations continue to apply</t>
+  </si>
+  <si>
+    <t>Deputy Vice-Chancellor (Students and Education)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Approval is granted for the Head of School/College to </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>nominate one or more delegates to approve grades in a Course</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> on their behalf, in accordance with the Grades Procedure.</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -186,63 +246,75 @@
         <color theme="7"/>
       </top>
       <bottom style="thin">
         <color theme="7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="7"/>
       </right>
       <top style="thin">
         <color theme="7"/>
       </top>
       <bottom style="thin">
         <color theme="7"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -680,435 +752,458 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.unisq.edu.au/documents/21698PL" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.unisq.edu.au/documents/21698PL" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:J72"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="40.7109375" style="1" customWidth="1"/>
-    <col min="6" max="10" width="20.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="40.42578125" style="1" customWidth="1"/>
+    <col min="7" max="10" width="20.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:10" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="6" t="s">
+      <c r="B2" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="7"/>
-[...6 lines deleted...]
-      <c r="J2" s="8"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="12"/>
     </row>
     <row r="3" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J4" s="4"/>
+    <row r="4" spans="2:10" ht="105" x14ac:dyDescent="0.25">
+      <c r="B4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="9">
+        <v>46139</v>
+      </c>
+      <c r="I4" s="9">
+        <v>46446</v>
+      </c>
+      <c r="J4" s="9">
+        <v>46419</v>
+      </c>
     </row>
     <row r="5" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
-      <c r="H5" s="4"/>
-[...1 lines deleted...]
-      <c r="J5" s="4"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
     </row>
     <row r="6" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
-      <c r="H6" s="4"/>
-[...1 lines deleted...]
-      <c r="J6" s="4"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
-      <c r="H7" s="4"/>
-[...1 lines deleted...]
-      <c r="J7" s="4"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
     </row>
     <row r="8" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
-      <c r="H8" s="4"/>
-[...1 lines deleted...]
-      <c r="J8" s="4"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
     </row>
     <row r="9" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
-      <c r="H9" s="4"/>
-[...1 lines deleted...]
-      <c r="J9" s="4"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
     </row>
     <row r="10" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
-      <c r="H10" s="4"/>
-[...1 lines deleted...]
-      <c r="J10" s="4"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
     </row>
     <row r="11" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
-      <c r="H11" s="4"/>
-[...1 lines deleted...]
-      <c r="J11" s="4"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
     </row>
     <row r="12" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
-      <c r="H12" s="4"/>
-[...1 lines deleted...]
-      <c r="J12" s="4"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
-      <c r="H13" s="4"/>
-[...1 lines deleted...]
-      <c r="J13" s="4"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
     </row>
     <row r="14" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
-      <c r="H14" s="4"/>
-[...1 lines deleted...]
-      <c r="J14" s="4"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
     </row>
     <row r="15" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
-      <c r="H15" s="4"/>
-[...1 lines deleted...]
-      <c r="J15" s="4"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3"/>
     </row>
     <row r="16" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
-      <c r="H16" s="4"/>
-[...1 lines deleted...]
-      <c r="J16" s="4"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3"/>
     </row>
     <row r="17" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
-      <c r="H17" s="4"/>
-[...1 lines deleted...]
-      <c r="J17" s="4"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
     </row>
     <row r="18" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
-      <c r="H18" s="4"/>
-[...1 lines deleted...]
-      <c r="J18" s="4"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3"/>
     </row>
     <row r="19" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
-      <c r="H19" s="4"/>
-[...1 lines deleted...]
-      <c r="J19" s="4"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
-      <c r="H20" s="4"/>
-[...1 lines deleted...]
-      <c r="J20" s="4"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3"/>
     </row>
     <row r="21" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
-      <c r="H21" s="4"/>
-[...1 lines deleted...]
-      <c r="J21" s="4"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
     </row>
     <row r="22" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
-      <c r="H22" s="4"/>
-[...1 lines deleted...]
-      <c r="J22" s="4"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3"/>
     </row>
     <row r="23" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
-      <c r="H23" s="4"/>
-[...1 lines deleted...]
-      <c r="J23" s="4"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B24" s="2"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
-      <c r="H24" s="4"/>
-[...1 lines deleted...]
-      <c r="J24" s="4"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
-      <c r="H25" s="4"/>
-[...1 lines deleted...]
-      <c r="J25" s="4"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
-      <c r="H26" s="4"/>
-[...1 lines deleted...]
-      <c r="J26" s="4"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
-      <c r="H27" s="4"/>
-[...1 lines deleted...]
-      <c r="J27" s="4"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
-      <c r="H28" s="4"/>
-[...1 lines deleted...]
-      <c r="J28" s="4"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3"/>
     </row>
     <row r="29" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
-      <c r="H29" s="5"/>
-[...1 lines deleted...]
-      <c r="J29" s="5"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
     </row>
     <row r="30" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
     </row>
     <row r="31" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
     </row>
     <row r="32" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
     </row>
     <row r="62" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="67" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="72" ht="48" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:J2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="C4" r:id="rId1" location="3.3" display="3.3 Head of School/College" xr:uid="{CE66DFDD-BC3C-4CEB-9328-DD07AE18E896}"/>
+    <hyperlink ref="B4" r:id="rId2" xr:uid="{9AC820D4-7BB5-43B8-ABB7-4F26C64B1E79}"/>
+  </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="landscape" verticalDpi="1200" r:id="rId3"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{b4fff8a3-050f-428f-b966-cc56f581f9b1}" enabled="1" method="Standard" siteId="{7dfbfb93-19b6-4985-ac7e-501a37938456}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>